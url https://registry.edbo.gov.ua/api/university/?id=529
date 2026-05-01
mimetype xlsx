--- v0 (2026-02-11)
+++ v1 (2026-05-01)
@@ -3414,117 +3414,117 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
@@ -3612,51 +3612,51 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>