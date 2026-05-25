--- v1 (2026-03-14)
+++ v2 (2026-05-25)
@@ -4228,51 +4228,51 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
@@ -4525,51 +4525,51 @@
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>6</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>H3</t>
         </is>
       </c>
@@ -4594,51 +4594,51 @@
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>95</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -4825,84 +4825,84 @@
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>149</v>
       </c>
       <c r="F24" s="6" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
         <v>66</v>
       </c>
       <c r="F25" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I25"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">