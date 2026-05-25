--- v1 (2026-03-18)
+++ v2 (2026-05-25)
@@ -2882,51 +2882,51 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
@@ -2981,84 +2981,84 @@
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>