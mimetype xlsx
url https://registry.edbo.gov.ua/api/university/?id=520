--- v0 (2026-02-12)
+++ v1 (2026-05-25)
@@ -1753,54 +1753,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>57229</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I9" s="9"/>
+          <t>- 0</t>
+        </is>
+      </c>
+      <c r="I9" s="9" t="n">
+        <v>46525</v>
+      </c>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
@@ -1833,54 +1835,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>57228</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I11" s="9"/>
+          <t>- 0</t>
+        </is>
+      </c>
+      <c r="I11" s="9" t="n">
+        <v>46525</v>
+      </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
@@ -2538,117 +2542,117 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>