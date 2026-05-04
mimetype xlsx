--- v2 (2026-03-18)
+++ v3 (2026-05-04)
@@ -3326,51 +3326,51 @@
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="8" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
@@ -3591,150 +3591,150 @@
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>11</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>134</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>