--- v2 (2026-03-07)
+++ v3 (2026-04-21)
@@ -2703,84 +2703,84 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Транспортні засоби</t>
         </is>
       </c>
       <c r="E5" s="8" t="n">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G14</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Деревообробні та меблеві технології</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>H4</t>
         </is>
       </c>
@@ -2802,51 +2802,51 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>35</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
@@ -2868,117 +2868,117 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>39</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>187</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Деревообробні та меблеві технології</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>