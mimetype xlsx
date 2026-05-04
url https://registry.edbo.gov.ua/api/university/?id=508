--- v2 (2026-02-18)
+++ v3 (2026-05-04)
@@ -3354,122 +3354,122 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E6" s="8" t="n">
         <v>14</v>
       </c>
       <c r="F6" s="8" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E7" s="8" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E8" s="8" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>