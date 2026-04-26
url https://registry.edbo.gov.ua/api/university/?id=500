--- v2 (2026-03-10)
+++ v3 (2026-04-26)
@@ -4790,51 +4790,51 @@
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
@@ -4859,51 +4859,51 @@
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>75</v>
       </c>
       <c r="F16" s="8" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
@@ -4988,51 +4988,51 @@
       <c r="H19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F20" s="8" t="n">
         <v>7</v>
       </c>
       <c r="G20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>