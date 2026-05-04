--- v2 (2026-02-22)
+++ v3 (2026-05-04)
@@ -413,63 +413,63 @@
         <is>
           <t>academy@ksada.edu.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>http://www.ksada.org</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>В. о. ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
-          <t>Кутателадзе Владислав Вікторович</t>
+          <t>Соболєв Олександр Валерійович</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -1453,51 +1453,51 @@
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Промисловий дизайн</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
         <v>25587</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Промисловий дизайн</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="8" t="inlineStr">
         <is>
           <t>- 1744</t>
         </is>
       </c>
       <c r="I10" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J10" s="8" t="inlineStr">
         <is>
           <t>НД 2196457</t>
         </is>
       </c>
       <c r="K10" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
@@ -1629,51 +1629,51 @@
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>19170</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Станковий живопис</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="8" t="inlineStr">
         <is>
           <t>- 1398</t>
         </is>
       </c>
       <c r="I14" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J14" s="8" t="inlineStr">
         <is>
           <t>НД 2196458</t>
         </is>
       </c>
       <c r="K14" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
@@ -2329,51 +2329,51 @@
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D30" s="3" t="inlineStr">
         <is>
           <t>Промисловий дизайн</t>
         </is>
       </c>
       <c r="E30" s="6" t="n">
         <v>87811</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Промисловий дизайн</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="8" t="inlineStr">
         <is>
           <t>- 17586</t>
         </is>
       </c>
       <c r="I30" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J30" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Декоративне мистецтво та ремесла</t>
         </is>
       </c>
       <c r="D31" s="3"/>
@@ -2501,51 +2501,51 @@
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E34" s="6" t="n">
         <v>67883</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Станковий живопис</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="8" t="inlineStr">
         <is>
           <t>- 17588</t>
         </is>
       </c>
       <c r="I34" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J34" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K34" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D35" s="3" t="inlineStr">
@@ -2853,51 +2853,51 @@
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
         <v>19352</v>
       </c>
       <c r="F42" s="3" t="inlineStr">
         <is>
           <t>Інноваційний дизайн</t>
         </is>
       </c>
       <c r="G42" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H42" s="8" t="inlineStr">
         <is>
           <t>- 960</t>
         </is>
       </c>
       <c r="I42" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J42" s="8" t="inlineStr">
         <is>
           <t>НД 2196461</t>
         </is>
       </c>
       <c r="K42" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
@@ -3088,51 +3088,51 @@
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
         <v>19435</v>
       </c>
       <c r="F47" s="3" t="inlineStr">
         <is>
           <t>Станковий живопис</t>
         </is>
       </c>
       <c r="G47" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H47" s="8" t="inlineStr">
         <is>
           <t>- 1023</t>
         </is>
       </c>
       <c r="I47" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J47" s="8" t="inlineStr">
         <is>
           <t>НД 2196462</t>
         </is>
       </c>
       <c r="K47" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
@@ -3705,51 +3705,51 @@
       </c>
       <c r="D60" s="3" t="inlineStr">
         <is>
           <t>Промисловий дизайн</t>
         </is>
       </c>
       <c r="E60" s="6" t="n">
         <v>67909</v>
       </c>
       <c r="F60" s="3" t="inlineStr">
         <is>
           <t>Інноваційний дизайн</t>
         </is>
       </c>
       <c r="G60" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H60" s="8" t="inlineStr">
         <is>
           <t>- 15618</t>
         </is>
       </c>
       <c r="I60" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J60" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K60" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D61" s="3" t="inlineStr">
@@ -3850,51 +3850,51 @@
       </c>
       <c r="D63" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E63" s="6" t="n">
         <v>67954</v>
       </c>
       <c r="F63" s="3" t="inlineStr">
         <is>
           <t>Станковий живопис</t>
         </is>
       </c>
       <c r="G63" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H63" s="8" t="inlineStr">
         <is>
           <t>- 15621</t>
         </is>
       </c>
       <c r="I63" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J63" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K63" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D64" s="3" t="inlineStr">
@@ -4030,96 +4030,96 @@
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
         <v>38861</v>
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="G67" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H67" s="8" t="inlineStr">
         <is>
           <t>- 2125</t>
         </is>
       </c>
       <c r="I67" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J67" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K67" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
         <v>39144</v>
       </c>
       <c r="F68" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="G68" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H68" s="8" t="inlineStr">
         <is>
           <t>- 2149</t>
         </is>
       </c>
       <c r="I68" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J68" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K68" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D69" s="3"/>
@@ -4163,96 +4163,96 @@
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="6" t="n">
         <v>68590</v>
       </c>
       <c r="F70" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="G70" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H70" s="8" t="inlineStr">
         <is>
           <t>- 15622</t>
         </is>
       </c>
       <c r="I70" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J70" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K70" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B71" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
         <v>68591</v>
       </c>
       <c r="F71" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="G71" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H71" s="8" t="inlineStr">
         <is>
           <t>- 15623</t>
         </is>
       </c>
       <c r="I71" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J71" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K71" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Доктор мистецтва</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D72" s="3"/>
@@ -4473,51 +4473,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>11</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
@@ -4658,51 +4658,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>6</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>G17</t>
         </is>
       </c>
@@ -4724,88 +4724,88 @@
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>56</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
@@ -4905,51 +4905,51 @@
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>14</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>