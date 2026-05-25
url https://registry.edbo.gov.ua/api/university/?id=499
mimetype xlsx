--- v2 (2026-02-22)
+++ v3 (2026-05-25)
@@ -3260,51 +3260,51 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B14</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Організація соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>2</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
@@ -3506,51 +3506,51 @@
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>9</v>
       </c>
       <c r="F9" s="8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>