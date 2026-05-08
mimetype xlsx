--- v2 (2026-02-14)
+++ v3 (2026-05-08)
@@ -366,61 +366,65 @@
         <is>
           <t>м. Харків</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Лермонтовська, 27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>+38714-20-07;</t>
+          <t>+38(057)-714-20-07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
-      <c r="B17" s="3"/>
+      <c r="B17" s="3" t="inlineStr">
+        <is>
+          <t>rector@nua.kharkov.ua</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
@@ -1624,54 +1628,56 @@
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
         <v>86436</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Економічна діяльність та її нормативне забезпечення</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="8" t="inlineStr">
         <is>
           <t>- 18571</t>
         </is>
       </c>
       <c r="I14" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J14" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K14" s="9"/>
+          <t>УП 21021150</t>
+        </is>
+      </c>
+      <c r="K14" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>86442</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Соціологія управління людським капіталом та організаційними процесами</t>
         </is>
@@ -1998,54 +2004,56 @@
         </is>
       </c>
       <c r="E22" s="6" t="n">
         <v>86439</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Економіка та управління компаніями</t>
         </is>
       </c>
       <c r="G22" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H22" s="8" t="inlineStr">
         <is>
           <t>- 18570</t>
         </is>
       </c>
       <c r="I22" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J22" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K22" s="9"/>
+          <t>УП 21021151</t>
+        </is>
+      </c>
+      <c r="K22" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>86651</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Управління соціальними комунікаціями</t>
         </is>
@@ -2519,51 +2527,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>9</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
@@ -2725,54 +2733,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
@@ -2795,153 +2803,153 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>054</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
@@ -2960,117 +2968,117 @@
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>054</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I20"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>