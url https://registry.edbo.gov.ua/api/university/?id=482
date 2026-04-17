--- v2 (2026-02-12)
+++ v3 (2026-04-17)
@@ -403,51 +403,51 @@
         <is>
           <t>dtsepaton@gmail.com</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>http://dtse.dp.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>виконуючий обов'язки директора</t>
+          <t>Виконуючий обов'язки директора</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Новіков Юрій Степанович</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
@@ -2527,84 +2527,84 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
@@ -2659,51 +2659,51 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -2857,51 +2857,51 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I12"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>