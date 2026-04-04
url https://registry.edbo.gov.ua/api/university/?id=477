--- v1 (2026-02-12)
+++ v2 (2026-04-04)
@@ -2702,54 +2702,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
         <v>85879</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Бухгалтерський облік</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I20" s="9"/>
+          <t>ДС 004436</t>
+        </is>
+      </c>
+      <c r="I20" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
@@ -2950,54 +2952,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
         <v>85893</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Монтаж і експлуатація електроустаткування підприємств і цивільних споруд</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I26" s="9"/>
+          <t>ДС 004430</t>
+        </is>
+      </c>
+      <c r="I26" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="8" t="n">
@@ -3137,84 +3141,84 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
@@ -3339,51 +3343,51 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
@@ -3471,84 +3475,84 @@
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>134</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I14"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>