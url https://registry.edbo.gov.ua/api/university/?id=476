--- v2 (2026-02-12)
+++ v3 (2026-04-08)
@@ -3910,51 +3910,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Будівництво та зварювання</t>
         </is>
       </c>
       <c r="E10" s="8" t="n">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
@@ -4194,51 +4194,51 @@
       </c>
       <c r="B2" s="8" t="n">
         <v>26</v>
       </c>
       <c r="C2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 5129 Майстер ресторанного обслуговування</t>
         </is>
       </c>
       <c r="B3" s="8" t="n">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="C3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 7231 Слюсар з ремонту колісних транспортних засобів
 7213 Рихтувальник кузовів</t>
         </is>
       </c>
       <c r="B4" s="8" t="n">
         <v>87</v>
       </c>