--- v2 (2026-02-12)
+++ v3 (2026-05-01)
@@ -3897,51 +3897,51 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
@@ -3963,51 +3963,51 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>81</v>
+        <v>58</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
@@ -4029,51 +4029,51 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>