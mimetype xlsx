--- v1 (2026-02-20)
+++ v2 (2026-05-14)
@@ -367,75 +367,75 @@
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>просп. Дмитра Яворницького, 47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>063-407-54-08</t>
+          <t>+38(056)-744-47-62;</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>duk.dnepr@ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
-          <t>https://dniproart.college/</t>
+          <t>duk.dp.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Рудкевич Інна Володимирівна</t>
         </is>
@@ -4216,51 +4216,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E5" s="8" t="n">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
@@ -4286,51 +4286,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E7" s="8" t="n">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
@@ -4356,51 +4356,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="E9" s="8" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>5</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
@@ -4500,51 +4500,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E13" s="8" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>