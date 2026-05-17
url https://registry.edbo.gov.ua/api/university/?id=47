--- v2 (2026-03-29)
+++ v3 (2026-05-17)
@@ -1695,92 +1695,92 @@
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>27685</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
           <t>- 5529</t>
         </is>
       </c>
       <c r="I14" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>59844</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
           <t>- 5529</t>
         </is>
       </c>
       <c r="I15" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D16" s="3"/>
@@ -2224,92 +2224,92 @@
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
         <v>2480</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Хімічна технологія</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="7" t="inlineStr">
         <is>
           <t>- 5600</t>
         </is>
       </c>
       <c r="I27" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J27" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
         <v>60409</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Хімічна технологія</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="7" t="inlineStr">
         <is>
           <t>- 5600</t>
         </is>
       </c>
       <c r="I28" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D29" s="3"/>
@@ -2632,174 +2632,174 @@
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
         <v>23150</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="7" t="inlineStr">
         <is>
           <t>- 1697</t>
         </is>
       </c>
       <c r="I37" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J37" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K37" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
         <v>2333</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="7" t="inlineStr">
         <is>
           <t>- 5535</t>
         </is>
       </c>
       <c r="I38" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K38" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
         <v>59847</v>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G39" s="3"/>
       <c r="H39" s="7" t="inlineStr">
         <is>
           <t>- 5535</t>
         </is>
       </c>
       <c r="I39" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J39" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K39" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
         <v>23398</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Міжнародна економіка</t>
         </is>
       </c>
       <c r="G40" s="3"/>
       <c r="H40" s="7" t="inlineStr">
         <is>
           <t>- 1527</t>
         </is>
       </c>
       <c r="I40" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K40" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D41" s="3" t="inlineStr">
@@ -2931,51 +2931,51 @@
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D44" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="E44" s="6" t="n">
         <v>79931</v>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
           <t>Міжнародна економіка</t>
         </is>
       </c>
       <c r="G44" s="3"/>
       <c r="H44" s="7" t="inlineStr">
         <is>
           <t>- 16949</t>
         </is>
       </c>
       <c r="I44" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K44" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D45" s="3"/>
@@ -3257,51 +3257,51 @@
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
         <v>79939</v>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="G52" s="3"/>
       <c r="H52" s="7" t="inlineStr">
         <is>
           <t>- 18101</t>
         </is>
       </c>
       <c r="I52" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J52" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K52" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D53" s="3"/>
@@ -4118,139 +4118,141 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B73" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
         <v>79952</v>
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="G73" s="3"/>
       <c r="H73" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I73" s="9"/>
+          <t>- 20815</t>
+        </is>
+      </c>
+      <c r="I73" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J73" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K73" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
         <v>79953</v>
       </c>
       <c r="F74" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="G74" s="3"/>
       <c r="H74" s="7" t="inlineStr">
         <is>
           <t>- 18102</t>
         </is>
       </c>
       <c r="I74" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J74" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K74" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D75" s="3"/>
       <c r="E75" s="6" t="n">
         <v>2202</v>
       </c>
       <c r="F75" s="3" t="inlineStr">
         <is>
           <t>Економіка підприємства</t>
         </is>
       </c>
       <c r="G75" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H75" s="7" t="inlineStr">
         <is>
           <t>- 2529</t>
         </is>
       </c>
       <c r="I75" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J75" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K75" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D76" s="3"/>
@@ -4386,51 +4388,51 @@
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
         <v>2034</v>
       </c>
       <c r="F79" s="3" t="inlineStr">
         <is>
           <t>Менеджмент організацій і адміністрування</t>
         </is>
       </c>
       <c r="G79" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H79" s="7" t="inlineStr">
         <is>
           <t>- 1184</t>
         </is>
       </c>
       <c r="I79" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J79" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K79" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D80" s="3"/>
@@ -4521,51 +4523,51 @@
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
         <v>59845</v>
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G82" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H82" s="7" t="inlineStr">
         <is>
           <t>- 5530</t>
         </is>
       </c>
       <c r="I82" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J82" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K82" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D83" s="3"/>
@@ -4656,51 +4658,51 @@
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
         <v>23494</v>
       </c>
       <c r="F85" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="G85" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H85" s="7" t="inlineStr">
         <is>
           <t>- 2697</t>
         </is>
       </c>
       <c r="I85" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J85" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K85" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B86" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D86" s="3"/>
@@ -4881,51 +4883,51 @@
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Енергетичне машинобудування</t>
         </is>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
         <v>34041</v>
       </c>
       <c r="F90" s="3" t="inlineStr">
         <is>
           <t>Холодильні техніка та технології</t>
         </is>
       </c>
       <c r="G90" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H90" s="7" t="inlineStr">
         <is>
           <t>- 2682</t>
         </is>
       </c>
       <c r="I90" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J90" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K90" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B91" s="7" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D91" s="3"/>
@@ -5106,51 +5108,51 @@
       <c r="C95" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D95" s="3"/>
       <c r="E95" s="6" t="n">
         <v>343</v>
       </c>
       <c r="F95" s="3" t="inlineStr">
         <is>
           <t>Технології хліба, кондитерських, макаронних виробів та харчоконцентратів</t>
         </is>
       </c>
       <c r="G95" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H95" s="7" t="inlineStr">
         <is>
           <t>- 2663</t>
         </is>
       </c>
       <c r="I95" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J95" s="7" t="inlineStr">
         <is>
           <t>НД 1185445</t>
         </is>
       </c>
       <c r="K95" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B96" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
@@ -5388,51 +5390,51 @@
       <c r="C101" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
         <v>2545</v>
       </c>
       <c r="F101" s="3" t="inlineStr">
         <is>
           <t>Технології в ресторанному господарстві</t>
         </is>
       </c>
       <c r="G101" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H101" s="7" t="inlineStr">
         <is>
           <t>- 2666</t>
         </is>
       </c>
       <c r="I101" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J101" s="7" t="inlineStr">
         <is>
           <t>НД 1185445</t>
         </is>
       </c>
       <c r="K101" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B102" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
@@ -5529,145 +5531,145 @@
       <c r="C104" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
         <v>2902</v>
       </c>
       <c r="F104" s="3" t="inlineStr">
         <is>
           <t>Технології зберігання і переробки зерна</t>
         </is>
       </c>
       <c r="G104" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H104" s="7" t="inlineStr">
         <is>
           <t>- 2664</t>
         </is>
       </c>
       <c r="I104" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J104" s="7" t="inlineStr">
         <is>
           <t>НД 1185445</t>
         </is>
       </c>
       <c r="K104" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="6" t="n">
         <v>18202</v>
       </c>
       <c r="F105" s="3" t="inlineStr">
         <is>
           <t>Технологічна експертиза та безпека харчової продукції</t>
         </is>
       </c>
       <c r="G105" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H105" s="7" t="inlineStr">
         <is>
           <t>- 2665</t>
         </is>
       </c>
       <c r="I105" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J105" s="7" t="inlineStr">
         <is>
           <t>НД 1185445</t>
         </is>
       </c>
       <c r="K105" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B106" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
         <v>28087</v>
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
           <t>Технології органічних харчових продуктів</t>
         </is>
       </c>
       <c r="G106" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H106" s="7" t="inlineStr">
         <is>
           <t>- 2662</t>
         </is>
       </c>
       <c r="I106" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J106" s="7" t="inlineStr">
         <is>
           <t>НД 1185445</t>
         </is>
       </c>
       <c r="K106" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
@@ -6038,51 +6040,51 @@
       </c>
       <c r="D115" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E115" s="6" t="n">
         <v>79961</v>
       </c>
       <c r="F115" s="3" t="inlineStr">
         <is>
           <t>Економіка підприємства</t>
         </is>
       </c>
       <c r="G115" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H115" s="7" t="inlineStr">
         <is>
           <t>- 16950</t>
         </is>
       </c>
       <c r="I115" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J115" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K115" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B116" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D116" s="3"/>
@@ -6218,51 +6220,51 @@
       <c r="C119" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D119" s="3"/>
       <c r="E119" s="6" t="n">
         <v>79966</v>
       </c>
       <c r="F119" s="3" t="inlineStr">
         <is>
           <t>Менеджмент організацій</t>
         </is>
       </c>
       <c r="G119" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H119" s="7" t="inlineStr">
         <is>
           <t>- 18100</t>
         </is>
       </c>
       <c r="I119" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J119" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K119" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B120" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D120" s="3"/>
@@ -6349,54 +6351,56 @@
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C122" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D122" s="3"/>
       <c r="E122" s="6" t="n">
         <v>79970</v>
       </c>
       <c r="F122" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="G122" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H122" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I122" s="9"/>
+          <t>- 20816</t>
+        </is>
+      </c>
+      <c r="I122" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J122" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K122" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B123" s="7" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="6" t="n">
@@ -6676,51 +6680,51 @@
       <c r="C129" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="6" t="n">
         <v>79971</v>
       </c>
       <c r="F129" s="3" t="inlineStr">
         <is>
           <t>Технології зберігання і переробки зерна</t>
         </is>
       </c>
       <c r="G129" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H129" s="7" t="inlineStr">
         <is>
           <t>- 16971</t>
         </is>
       </c>
       <c r="I129" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J129" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K129" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B130" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D130" s="3"/>
@@ -6856,51 +6860,51 @@
       <c r="C133" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D133" s="3"/>
       <c r="E133" s="6" t="n">
         <v>79975</v>
       </c>
       <c r="F133" s="3" t="inlineStr">
         <is>
           <t>Технології органічних харчових продуктів</t>
         </is>
       </c>
       <c r="G133" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H133" s="7" t="inlineStr">
         <is>
           <t>- 16973</t>
         </is>
       </c>
       <c r="I133" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J133" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K133" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B134" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C134" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D134" s="3"/>
@@ -7124,96 +7128,96 @@
       <c r="C139" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="6" t="n">
         <v>79981</v>
       </c>
       <c r="F139" s="3" t="inlineStr">
         <is>
           <t>Технології хліба, кондитерських, макаронних виробів та харчоконцентратів</t>
         </is>
       </c>
       <c r="G139" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H139" s="7" t="inlineStr">
         <is>
           <t>- 16962</t>
         </is>
       </c>
       <c r="I139" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J139" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K139" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B140" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D140" s="3"/>
       <c r="E140" s="6" t="n">
         <v>79982</v>
       </c>
       <c r="F140" s="3" t="inlineStr">
         <is>
           <t>Технологічна експертиза та безпека харчової продукції</t>
         </is>
       </c>
       <c r="G140" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H140" s="7" t="inlineStr">
         <is>
           <t>- 16972</t>
         </is>
       </c>
       <c r="I140" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J140" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K140" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B141" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C141" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D141" s="3"/>
@@ -7345,51 +7349,51 @@
       <c r="C144" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D144" s="3"/>
       <c r="E144" s="6" t="n">
         <v>79991</v>
       </c>
       <c r="F144" s="3" t="inlineStr">
         <is>
           <t>Технології в ресторанному господарстві</t>
         </is>
       </c>
       <c r="G144" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H144" s="7" t="inlineStr">
         <is>
           <t>- 16968</t>
         </is>
       </c>
       <c r="I144" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J144" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K144" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B145" s="7" t="inlineStr">
         <is>
           <t>G21</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D145" s="3"/>
@@ -7533,51 +7537,51 @@
       </c>
       <c r="D148" s="3" t="inlineStr">
         <is>
           <t>Холодильні та кліматичні технології</t>
         </is>
       </c>
       <c r="E148" s="6" t="n">
         <v>79959</v>
       </c>
       <c r="F148" s="3" t="inlineStr">
         <is>
           <t>Холодильні техніка та технології</t>
         </is>
       </c>
       <c r="G148" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H148" s="7" t="inlineStr">
         <is>
           <t>- 16960</t>
         </is>
       </c>
       <c r="I148" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J148" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K148" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B149" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C149" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D149" s="3"/>
@@ -7623,51 +7627,51 @@
       <c r="C150" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D150" s="3"/>
       <c r="E150" s="6" t="n">
         <v>79954</v>
       </c>
       <c r="F150" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="G150" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H150" s="7" t="inlineStr">
         <is>
           <t>- 16955</t>
         </is>
       </c>
       <c r="I150" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J150" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K150" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B151" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C151" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D151" s="3"/>
@@ -7797,140 +7801,146 @@
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C154" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D154" s="3"/>
       <c r="E154" s="6" t="n">
         <v>48542</v>
       </c>
       <c r="F154" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G154" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H154" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I154" s="9"/>
+          <t>- 20700</t>
+        </is>
+      </c>
+      <c r="I154" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J154" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K154" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B155" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C155" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D155" s="3"/>
       <c r="E155" s="6" t="n">
         <v>48399</v>
       </c>
       <c r="F155" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G155" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H155" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I155" s="9"/>
+          <t>- 20725</t>
+        </is>
+      </c>
+      <c r="I155" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J155" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K155" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B156" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C156" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D156" s="3"/>
       <c r="E156" s="6" t="n">
         <v>48541</v>
       </c>
       <c r="F156" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G156" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H156" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I156" s="9"/>
+          <t>- 20720</t>
+        </is>
+      </c>
+      <c r="I156" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J156" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K156" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B157" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C157" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D157" s="3"/>
       <c r="E157" s="6" t="n">
@@ -8882,51 +8892,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>7</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
@@ -9120,51 +9130,51 @@
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>36</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
@@ -9249,51 +9259,51 @@
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>G1</t>
         </is>
       </c>
@@ -9352,54 +9362,54 @@
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>G20</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Видавництво та поліграфія</t>
@@ -9624,54 +9634,54 @@
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F25" s="6" t="n">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
@@ -9961,51 +9971,51 @@
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
         <v>100</v>
       </c>
       <c r="F35" s="6" t="n">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
@@ -10093,51 +10103,51 @@
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
         <v>86</v>
       </c>
       <c r="F39" s="6" t="n">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
@@ -10258,51 +10268,51 @@
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
         <v>18</v>
       </c>
       <c r="F44" s="6" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
@@ -10387,87 +10397,87 @@
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F48" s="6" t="n">
         <v>6</v>
       </c>
       <c r="G48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
         <v>66</v>
       </c>
       <c r="F49" s="6" t="n">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
@@ -10486,54 +10496,54 @@
       <c r="H50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="F51" s="6" t="n">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="G51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Видавництво та поліграфія</t>
@@ -10552,120 +10562,120 @@
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F53" s="6" t="n">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
         <v>7</v>
       </c>
       <c r="F54" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
         <v>20</v>
       </c>
       <c r="F55" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
@@ -11058,51 +11068,51 @@
       <c r="I67" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B68" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
         <v>123</v>
       </c>
       <c r="F68" s="6" t="n">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
           <t>G21</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
@@ -11528,51 +11538,51 @@
       <c r="I81" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B82" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
         <v>7</v>
       </c>
       <c r="F82" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
@@ -11822,51 +11832,51 @@
       <c r="H90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B91" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F91" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B92" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
@@ -12185,51 +12195,51 @@
       <c r="H101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B102" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F102" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I102"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>