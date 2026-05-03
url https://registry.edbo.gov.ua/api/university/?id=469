--- v2 (2026-02-12)
+++ v3 (2026-05-03)
@@ -3180,84 +3180,84 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I11"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>