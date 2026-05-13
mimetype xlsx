--- v1 (2026-02-12)
+++ v2 (2026-05-13)
@@ -406,51 +406,51 @@
         <is>
           <t>kmk@med.cc.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>http:// med.cc.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Тимченко Тетяна Миколаївна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
@@ -550,90 +550,90 @@
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>Сестринська справа</t>
         </is>
       </c>
       <c r="F2" s="8" t="n">
         <v>100</v>
       </c>
       <c r="G2" s="7" t="inlineStr">
         <is>
           <t> 13432</t>
         </is>
       </c>
       <c r="H2" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 09.04.2025 № 30-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Сестринська справа</t>
         </is>
       </c>
       <c r="F3" s="8" t="n">
         <v>100</v>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
           <t> 2897</t>
         </is>
       </c>
       <c r="H3" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 09.07.2021 № 83-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I3"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:L3"/>
@@ -1164,96 +1164,96 @@
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>34314</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Сестринська справа</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t>- 2897</t>
         </is>
       </c>
       <c r="I2" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="E3" s="8" t="n">
         <v>72178</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Сестринська справа</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t>- 13432</t>
         </is>
       </c>
       <c r="I3" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
@@ -1903,51 +1903,51 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>I1</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
@@ -1969,84 +1969,84 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>772</v>
+        <v>767</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I8"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>