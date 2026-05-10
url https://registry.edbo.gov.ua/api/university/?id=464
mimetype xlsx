--- v1 (2026-02-08)
+++ v2 (2026-05-10)
@@ -1350,51 +1350,51 @@
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фахова передвища освіта</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
           <t>підготовка здобувачів фахової передвищої освіти</t>
         </is>
       </c>
       <c r="C2" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="6" t="n">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="G2" s="6"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 09.04.2025 № 30-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фахова передвища освіта</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>підготовка здобувачів фахової передвищої освіти</t>
         </is>
       </c>
@@ -1987,51 +1987,51 @@
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>36126</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
           <t>- 2901</t>
         </is>
       </c>
       <c r="I2" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D3" s="3"/>
@@ -3914,51 +3914,51 @@
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
@@ -4013,51 +4013,51 @@
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
@@ -4211,87 +4211,87 @@
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I18"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">