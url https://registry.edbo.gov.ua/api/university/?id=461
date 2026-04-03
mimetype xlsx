--- v1 (2026-02-07)
+++ v2 (2026-04-03)
@@ -3936,51 +3936,51 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>G10</t>
         </is>
       </c>
@@ -4006,51 +4006,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E9" s="8" t="n">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>12</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
@@ -4174,51 +4174,51 @@
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>168</v>
       </c>
       <c r="F14" s="8" t="n">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
@@ -4237,54 +4237,54 @@
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F16" s="8" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>