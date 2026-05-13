--- v2 (2026-03-10)
+++ v3 (2026-05-13)
@@ -2441,54 +2441,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>70183</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Фінанси і кредит</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I17" s="9"/>
+          <t>ДО 007118</t>
+        </is>
+      </c>
+      <c r="I17" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>G2</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
@@ -2798,54 +2800,54 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F3" s="8" t="n">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
@@ -2905,51 +2907,51 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>