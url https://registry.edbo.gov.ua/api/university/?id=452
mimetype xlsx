--- v1 (2026-03-07)
+++ v2 (2026-05-07)
@@ -2786,55 +2786,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>77946</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Діловодство</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>ДО 004854</t>
+          <t>ДО 007148</t>
         </is>
       </c>
       <c r="I18" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D19" s="3"/>
@@ -3030,55 +3030,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
         <v>77951</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Розробка програмного забезпечення</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>ДО 004857</t>
+          <t>ДО 007149</t>
         </is>
       </c>
       <c r="I24" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
@@ -3529,51 +3529,51 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>15</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
@@ -3665,51 +3665,51 @@
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
@@ -3767,51 +3767,51 @@
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>129</v>
       </c>
       <c r="F14" s="8" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I14"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">