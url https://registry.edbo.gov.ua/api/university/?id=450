--- v2 (2026-02-12)
+++ v3 (2026-04-17)
@@ -2761,51 +2761,51 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>11</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
@@ -2860,54 +2860,54 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F6" s="8" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
@@ -2962,147 +2962,147 @@
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>91</v>
       </c>
       <c r="F9" s="8" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>5</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>15</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>