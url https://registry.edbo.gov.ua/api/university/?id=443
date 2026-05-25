--- v1 (2026-03-25)
+++ v2 (2026-05-25)
@@ -4323,51 +4323,51 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>G16</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
@@ -4587,117 +4587,117 @@
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="F16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="F17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="F18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>