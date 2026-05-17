--- v2 (2026-02-14)
+++ v3 (2026-05-17)
@@ -2770,96 +2770,96 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>44000</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>- 0</t>
+          <t>ДС 007367</t>
         </is>
       </c>
       <c r="I12" s="9" t="n">
-        <v>46196</v>
+        <v>48030</v>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>44002</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>- 0</t>
+          <t>ДС 007368</t>
         </is>
       </c>
       <c r="I13" s="9" t="n">
-        <v>46196</v>
+        <v>48030</v>
       </c>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D14" s="3"/>
@@ -3655,54 +3655,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E7" s="8" t="n">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
@@ -3721,51 +3721,51 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
@@ -3787,84 +3787,84 @@
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>5</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>2</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
@@ -3886,87 +3886,87 @@
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>3</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F15" s="8" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
@@ -3985,84 +3985,84 @@
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="F17" s="8" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="F18" s="8" t="n">
         <v>9</v>
       </c>
       <c r="G18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I18"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>