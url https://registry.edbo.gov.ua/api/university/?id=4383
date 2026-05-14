--- v2 (2026-02-17)
+++ v3 (2026-05-14)
@@ -773,96 +773,96 @@
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>47040</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Педагогіка середньої освіти</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H2" s="8" t="inlineStr">
         <is>
           <t>- 2594</t>
         </is>
       </c>
       <c r="I2" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>47043</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Педагогіка вищої школи</t>
         </is>
       </c>
       <c r="G3" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H3" s="8" t="inlineStr">
         <is>
           <t>- 2595</t>
         </is>
       </c>
       <c r="I3" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D4" s="3"/>
@@ -908,51 +908,51 @@
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>84069</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Педагогіка вищої школи</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H5" s="8" t="inlineStr">
         <is>
           <t>- 17087</t>
         </is>
       </c>
       <c r="I5" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D6" s="3"/>
@@ -998,51 +998,51 @@
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>84082</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Педагогіка школи та інноваційна освітня діяльність</t>
         </is>
       </c>
       <c r="G7" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H7" s="8" t="inlineStr">
         <is>
           <t>- 17086</t>
         </is>
       </c>
       <c r="I7" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J7" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D8" s="3"/>