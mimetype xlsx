--- v1 (2025-12-06)
+++ v2 (2026-05-01)
@@ -411,63 +411,63 @@
         <is>
           <t>kgt@kgt.dp.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>www.kgt.dp.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
-          <t>Посохов Олександр Ізотович</t>
+          <t>Богдан Ірина Вікторівна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -3241,51 +3241,51 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
@@ -3406,117 +3406,117 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="F13" s="8" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I14"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>