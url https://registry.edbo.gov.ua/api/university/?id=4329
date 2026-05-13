--- v1 (2025-12-11)
+++ v2 (2026-05-13)
@@ -580,54 +580,56 @@
 </t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C7" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>8321 Водій мототранспортних засобів (категорія A)
 </t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C8" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D8" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D8" s="9" t="n">
+        <v>47554</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>8321 Водій мототранспортних засобів (категорія A1)
 </t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C9" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>8322 Водій автотранспортних засобів (категорія D)
 </t>
         </is>
       </c>
@@ -686,54 +688,56 @@
 </t>
         </is>
       </c>
       <c r="B13" s="7" t="n">
         <v>10</v>
       </c>
       <c r="C13" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>8322 Водій автотранспортних засобів (категорія C)
 </t>
         </is>
       </c>
       <c r="B14" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C14" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D14" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D14" s="9" t="n">
+        <v>47554</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>8322 Водій автотранспортних засобів (категорія B)
 </t>
         </is>
       </c>
       <c r="B15" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C15" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D15" s="9" t="n">
         <v>47554</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва (категорія A1A2B1B2B3CD1E1E2G1G2H)
 </t>
@@ -771,51 +775,51 @@
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва (категорія A1, A2)
 </t>
         </is>
       </c>
       <c r="B18" s="7" t="n">
         <v>180</v>
       </c>
       <c r="C18" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D18" s="9" t="n">
         <v>48233</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського (лісогосподарського) виробництва
 </t>
         </is>
       </c>
       <c r="B19" s="7" t="n">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="C19" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D19" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:D19"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>