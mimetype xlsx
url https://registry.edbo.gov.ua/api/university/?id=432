--- v2 (2026-03-10)
+++ v3 (2026-05-24)
@@ -391,51 +391,51 @@
         <is>
           <t>+38(043)-342-15-43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>haisinmedcoll@ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
-          <t>mki00.yc.ukr.net</t>
+          <t>https://sites.google.com/view/gmfc-com-ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Саблук Анатолій Григорович</t>
         </is>