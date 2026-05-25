--- v2 (2026-03-18)
+++ v3 (2026-05-25)
@@ -4143,51 +4143,51 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
@@ -4382,51 +4382,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Відновлювані джерела енергії та гідроенергетика</t>
         </is>
       </c>
       <c r="E9" s="8" t="n">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
@@ -4617,117 +4617,117 @@
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>145</t>
         </is>
       </c>