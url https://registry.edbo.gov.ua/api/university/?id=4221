--- v0 (2025-12-08)
+++ v1 (2026-05-04)
@@ -285,51 +285,51 @@
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>Форма власності</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Найменування органу, до сфери управління якого належить заклад освіти</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Поштовий індекс (місцезнаходження)</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
           <t>62433</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Код КАТОТТГ (місцезнаходження)</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
           <t>UA63120110010087291</t>
         </is>