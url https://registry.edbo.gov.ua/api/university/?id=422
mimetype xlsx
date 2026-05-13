--- v1 (2026-03-02)
+++ v2 (2026-05-13)
@@ -2800,84 +2800,84 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>2</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>