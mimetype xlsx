--- v3 (2026-03-23)
+++ v4 (2026-05-13)
@@ -3905,51 +3905,51 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
@@ -4235,51 +4235,51 @@
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="F18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
@@ -4424,73 +4424,73 @@
       </c>
       <c r="B4" s="8" t="n">
         <v>103</v>
       </c>
       <c r="C4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>5123 Офіціант
 5123 Бармен</t>
         </is>
       </c>
       <c r="B5" s="8" t="n">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7241 Слюсар-електрик з ремонту електроустаткування</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
-        <v>77</v>
+        <v>52</v>
       </c>
       <c r="C6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7241 Електромеханік з ремонту та обслуговування лічильно-обчислювальних машин</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
         <v>76</v>
       </c>
       <c r="C7" s="8" t="n">
         <v>0</v>