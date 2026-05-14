--- v0 (2025-10-27)
+++ v1 (2026-05-14)
@@ -234,51 +234,55 @@
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Код головного закладу</t>
         </is>
       </c>
       <c r="B3" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Коротка назва</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>РО "ВДНЗ "ТХІ"</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти (англ.)</t>
         </is>
       </c>
-      <c r="B5" s="3"/>
+      <c r="B5" s="3" t="inlineStr">
+        <is>
+          <t>Religious organization "Higher theological educational establishment "Tavriski christian institute"</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>ОЦ «Крим-Україна», ОЦ «Донбас-Україна»</t>
         </is>
       </c>
       <c r="B6" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Рік заснування</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Категорія закладу освіти</t>
@@ -619,54 +623,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>041</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Богослов’я</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>35633</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Богослов'я</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I2" s="9"/>
+          <t>- 20565</t>
+        </is>
+      </c>
+      <c r="I2" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>B8</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Богослов'я</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
@@ -817,51 +823,51 @@
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>B8</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Богослов'я</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>5</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>041</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Богослов’я</t>