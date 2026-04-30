--- v2 (2026-02-23)
+++ v3 (2026-04-30)
@@ -2226,54 +2226,56 @@
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
         <v>36208</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Фізична культура)</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I11" s="9"/>
+          <t>- 20154</t>
+        </is>
+      </c>
+      <c r="I11" s="9" t="n">
+        <v>46470</v>
+      </c>
       <c r="J11" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
@@ -3931,51 +3933,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
@@ -4145,88 +4147,88 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Мова і література (англійська)</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
@@ -4285,51 +4287,51 @@
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
@@ -4429,88 +4431,88 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D18" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E19" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
@@ -4569,84 +4571,84 @@
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -4713,51 +4715,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E26" s="6" t="n">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="F26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
@@ -4816,51 +4818,51 @@
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I29"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>