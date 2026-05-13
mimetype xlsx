--- v2 (2026-02-23)
+++ v3 (2026-05-13)
@@ -2305,55 +2305,55 @@
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E15" s="8" t="n">
         <v>43979</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ДС 002599</t>
+          <t>ДС 007049</t>
         </is>
       </c>
       <c r="I15" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D16" s="3"/>
@@ -3272,84 +3272,84 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>