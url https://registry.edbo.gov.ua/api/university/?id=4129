--- v0 (2025-12-18)
+++ v1 (2026-05-25)
@@ -319,99 +319,99 @@
         <is>
           <t>Національна академія наук України</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Поштовий індекс (місцезнаходження)</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
           <t>03164</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Код КАТОТТГ (місцезнаходження)</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
-          <t>UA80000000000875983</t>
+          <t>UA80000000000093317</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>Регіон (місцезнаходження)</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>Населений пункт (місцезнаходження)</t>
         </is>
       </c>
       <c r="B14" s="3" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
-          <t>вул. Генерала Наумова, 13</t>
+          <t>вул. Мудрака Олега, 13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>+044(45)-293-27</t>
+          <t>+38(044)-452-93-27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>ispe@ispe.kiev.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>https://ispe.kiev.ua/</t>
         </is>