--- v0 (2025-11-03)
+++ v1 (2026-04-02)
@@ -658,56 +658,54 @@
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>134</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>27175</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>134 Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
-          <t>- 10399</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I2" s="9"/>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>G12</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">