--- v2 (2026-02-12)
+++ v3 (2026-05-04)
@@ -3156,54 +3156,54 @@
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
@@ -3288,51 +3288,51 @@
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>39</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>