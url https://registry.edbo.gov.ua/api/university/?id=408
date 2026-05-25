--- v2 (2026-03-23)
+++ v3 (2026-05-25)
@@ -2996,51 +2996,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E3" s="8" t="n">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>15</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
@@ -3161,84 +3161,84 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>11</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>10</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>