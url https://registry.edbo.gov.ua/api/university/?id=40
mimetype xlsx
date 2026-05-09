--- v2 (2026-03-24)
+++ v3 (2026-05-09)
@@ -996,55 +996,55 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="F4" s="6" t="n">
         <v>18</v>
       </c>
       <c r="G4" s="7" t="inlineStr">
         <is>
-          <t> 13241</t>
+          <t> 20787</t>
         </is>
       </c>
       <c r="H4" s="9" t="n">
-        <v>46170</v>
+        <v>46498</v>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.04.2021 № 49-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:L6"/>
@@ -2253,51 +2253,51 @@
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D20" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E20" s="6" t="n">
         <v>64886</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Музичне мистецтво)</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
           <t>- 355</t>
         </is>
       </c>
       <c r="I20" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
@@ -2341,51 +2341,51 @@
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D22" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E22" s="6" t="n">
         <v>25108</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Музичне мистецтво)</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
           <t>- 355</t>
         </is>
       </c>
       <c r="I22" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
@@ -2515,55 +2515,55 @@
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
           <t>Природничі науки</t>
         </is>
       </c>
       <c r="E26" s="6" t="n">
         <v>40515</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Природничі науки)</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>- 12195</t>
+          <t>- 20664</t>
         </is>
       </c>
       <c r="I26" s="9" t="n">
-        <v>46155</v>
+        <v>48030</v>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D27" s="3" t="inlineStr">
@@ -4190,51 +4190,51 @@
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
         <v>27928</v>
       </c>
       <c r="F65" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G65" s="3"/>
       <c r="H65" s="7" t="inlineStr">
         <is>
           <t>- 1699</t>
         </is>
       </c>
       <c r="I65" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J65" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K65" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D66" s="3"/>
@@ -5448,55 +5448,55 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B95" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D95" s="3"/>
       <c r="E95" s="6" t="n">
         <v>46497</v>
       </c>
       <c r="F95" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="G95" s="3"/>
       <c r="H95" s="7" t="inlineStr">
         <is>
-          <t>- 13241</t>
+          <t>- 20787</t>
         </is>
       </c>
       <c r="I95" s="9" t="n">
-        <v>46170</v>
+        <v>46498</v>
       </c>
       <c r="J95" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K95" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B96" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D96" s="3" t="inlineStr">
@@ -5657,51 +5657,51 @@
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
         <v>46490</v>
       </c>
       <c r="F100" s="3" t="inlineStr">
         <is>
           <t>Суспільні комунікації</t>
         </is>
       </c>
       <c r="G100" s="3"/>
       <c r="H100" s="7" t="inlineStr">
         <is>
           <t>- 1705</t>
         </is>
       </c>
       <c r="I100" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J100" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K100" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B101" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D101" s="3"/>
@@ -6267,51 +6267,51 @@
       <c r="C114" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D114" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E114" s="6" t="n">
         <v>83953</v>
       </c>
       <c r="F114" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Музичне мистецтво)</t>
         </is>
       </c>
       <c r="G114" s="3"/>
       <c r="H114" s="7" t="inlineStr">
         <is>
           <t>- 13401</t>
         </is>
       </c>
       <c r="I114" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J114" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K114" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B115" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D115" s="3" t="inlineStr">
@@ -7757,51 +7757,51 @@
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C148" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D148" s="3"/>
       <c r="E148" s="6" t="n">
         <v>82271</v>
       </c>
       <c r="F148" s="3" t="inlineStr">
         <is>
           <t>Суспільні комунікації</t>
         </is>
       </c>
       <c r="G148" s="3"/>
       <c r="H148" s="7" t="inlineStr">
         <is>
           <t>- 13409</t>
         </is>
       </c>
       <c r="I148" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J148" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K148" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B149" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C149" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D149" s="3"/>
@@ -7917,51 +7917,51 @@
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C152" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D152" s="3"/>
       <c r="E152" s="6" t="n">
         <v>84787</v>
       </c>
       <c r="F152" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G152" s="3"/>
       <c r="H152" s="7" t="inlineStr">
         <is>
           <t>- 13405</t>
         </is>
       </c>
       <c r="I152" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J152" s="7" t="inlineStr">
         <is>
           <t>УД 18020714</t>
         </is>
       </c>
       <c r="K152" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B153" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C153" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
@@ -8584,100 +8584,100 @@
       </c>
       <c r="D167" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E167" s="6" t="n">
         <v>33939</v>
       </c>
       <c r="F167" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Біологія та здоров'я людини)</t>
         </is>
       </c>
       <c r="G167" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H167" s="7" t="inlineStr">
         <is>
           <t>- 986</t>
         </is>
       </c>
       <c r="I167" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J167" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K167" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B168" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C168" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D168" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="E168" s="6" t="n">
         <v>35979</v>
       </c>
       <c r="F168" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Географія)</t>
         </is>
       </c>
       <c r="G168" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H168" s="7" t="inlineStr">
         <is>
           <t>- 1154</t>
         </is>
       </c>
       <c r="I168" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J168" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K168" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B169" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C169" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D169" s="3" t="inlineStr">
@@ -9031,51 +9031,51 @@
       </c>
       <c r="D176" s="3" t="inlineStr">
         <is>
           <t>Природничі науки</t>
         </is>
       </c>
       <c r="E176" s="6" t="n">
         <v>47107</v>
       </c>
       <c r="F176" s="3" t="inlineStr">
         <is>
           <t>Середня освіта(Природничі науки)</t>
         </is>
       </c>
       <c r="G176" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H176" s="7" t="inlineStr">
         <is>
           <t>- 2623</t>
         </is>
       </c>
       <c r="I176" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J176" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K176" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B177" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C177" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D177" s="3" t="inlineStr">
@@ -9376,145 +9376,145 @@
       </c>
       <c r="D183" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E183" s="6" t="n">
         <v>50069</v>
       </c>
       <c r="F183" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Цифрові технології)</t>
         </is>
       </c>
       <c r="G183" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H183" s="7" t="inlineStr">
         <is>
           <t>- 2583</t>
         </is>
       </c>
       <c r="I183" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J183" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K183" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B184" s="7" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C184" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D184" s="3" t="inlineStr">
         <is>
           <t>Логопедія</t>
         </is>
       </c>
       <c r="E184" s="6" t="n">
         <v>49435</v>
       </c>
       <c r="F184" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта. Логопедія</t>
         </is>
       </c>
       <c r="G184" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H184" s="7" t="inlineStr">
         <is>
           <t>- 934</t>
         </is>
       </c>
       <c r="I184" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J184" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K184" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B185" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C185" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D185" s="3"/>
       <c r="E185" s="6" t="n">
         <v>35978</v>
       </c>
       <c r="F185" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G185" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H185" s="7" t="inlineStr">
         <is>
           <t>- 905</t>
         </is>
       </c>
       <c r="I185" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J185" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K185" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B186" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C186" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D186" s="3"/>
@@ -9957,51 +9957,51 @@
       <c r="C196" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D196" s="3"/>
       <c r="E196" s="6" t="n">
         <v>35982</v>
       </c>
       <c r="F196" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G196" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H196" s="7" t="inlineStr">
         <is>
           <t>- 2565</t>
         </is>
       </c>
       <c r="I196" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J196" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K196" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B197" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C197" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D197" s="3"/>
@@ -10517,96 +10517,96 @@
       <c r="C208" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D208" s="3"/>
       <c r="E208" s="6" t="n">
         <v>1518</v>
       </c>
       <c r="F208" s="3" t="inlineStr">
         <is>
           <t>Управління навчальним закладом</t>
         </is>
       </c>
       <c r="G208" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H208" s="7" t="inlineStr">
         <is>
           <t>- 2482</t>
         </is>
       </c>
       <c r="I208" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J208" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K208" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B209" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C209" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D209" s="3"/>
       <c r="E209" s="6" t="n">
         <v>25100</v>
       </c>
       <c r="F209" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G209" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H209" s="7" t="inlineStr">
         <is>
           <t>- 2481</t>
         </is>
       </c>
       <c r="I209" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J209" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K209" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B210" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C210" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D210" s="3"/>
@@ -11112,100 +11112,100 @@
       </c>
       <c r="D221" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E221" s="6" t="n">
         <v>83779</v>
       </c>
       <c r="F221" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Біологія та здоров'я людини)</t>
         </is>
       </c>
       <c r="G221" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H221" s="7" t="inlineStr">
         <is>
           <t>- 13399</t>
         </is>
       </c>
       <c r="I221" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J221" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K221" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B222" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C222" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D222" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="E222" s="6" t="n">
         <v>83780</v>
       </c>
       <c r="F222" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Географія)</t>
         </is>
       </c>
       <c r="G222" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H222" s="7" t="inlineStr">
         <is>
           <t>- 13400</t>
         </is>
       </c>
       <c r="I222" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J222" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K222" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B223" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C223" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D223" s="3" t="inlineStr">
@@ -11406,51 +11406,51 @@
       </c>
       <c r="D227" s="3" t="inlineStr">
         <is>
           <t>Природничі науки</t>
         </is>
       </c>
       <c r="E227" s="6" t="n">
         <v>83781</v>
       </c>
       <c r="F227" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Природничі науки)</t>
         </is>
       </c>
       <c r="G227" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H227" s="7" t="inlineStr">
         <is>
           <t>- 13398</t>
         </is>
       </c>
       <c r="I227" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J227" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K227" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B228" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C228" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D228" s="3" t="inlineStr">
@@ -11651,145 +11651,145 @@
       </c>
       <c r="D232" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E232" s="6" t="n">
         <v>83769</v>
       </c>
       <c r="F232" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Цифрові технології)</t>
         </is>
       </c>
       <c r="G232" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H232" s="7" t="inlineStr">
         <is>
           <t>- 13402</t>
         </is>
       </c>
       <c r="I232" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J232" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K232" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B233" s="7" t="inlineStr">
         <is>
           <t>A6</t>
         </is>
       </c>
       <c r="C233" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D233" s="3" t="inlineStr">
         <is>
           <t>Логопедія</t>
         </is>
       </c>
       <c r="E233" s="6" t="n">
         <v>82226</v>
       </c>
       <c r="F233" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта. Логопедія</t>
         </is>
       </c>
       <c r="G233" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H233" s="7" t="inlineStr">
         <is>
           <t>- 13403</t>
         </is>
       </c>
       <c r="I233" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J233" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K233" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B234" s="7" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C234" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D234" s="3"/>
       <c r="E234" s="6" t="n">
         <v>82227</v>
       </c>
       <c r="F234" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G234" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H234" s="7" t="inlineStr">
         <is>
           <t>- 13404</t>
         </is>
       </c>
       <c r="I234" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J234" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K234" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B235" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C235" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D235" s="3" t="inlineStr">
@@ -12393,141 +12393,141 @@
       <c r="C248" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D248" s="3"/>
       <c r="E248" s="6" t="n">
         <v>83840</v>
       </c>
       <c r="F248" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G248" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H248" s="7" t="inlineStr">
         <is>
           <t>- 13408</t>
         </is>
       </c>
       <c r="I248" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J248" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K248" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B249" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C249" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D249" s="3"/>
       <c r="E249" s="6" t="n">
         <v>84791</v>
       </c>
       <c r="F249" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G249" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H249" s="7" t="inlineStr">
         <is>
           <t>- 13406</t>
         </is>
       </c>
       <c r="I249" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J249" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K249" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B250" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C250" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D250" s="3"/>
       <c r="E250" s="6" t="n">
         <v>84793</v>
       </c>
       <c r="F250" s="3" t="inlineStr">
         <is>
           <t>Управління навчальним закладом</t>
         </is>
       </c>
       <c r="G250" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H250" s="7" t="inlineStr">
         <is>
           <t>- 13407</t>
         </is>
       </c>
       <c r="I250" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J250" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K250" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B251" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C251" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D251" s="3"/>
@@ -12839,51 +12839,51 @@
       <c r="C258" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D258" s="3"/>
       <c r="E258" s="6" t="n">
         <v>47813</v>
       </c>
       <c r="F258" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G258" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H258" s="7" t="inlineStr">
         <is>
           <t>- 2580</t>
         </is>
       </c>
       <c r="I258" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J258" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K258" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B259" s="7" t="inlineStr">
         <is>
           <t>031</t>
         </is>
       </c>
       <c r="C259" s="3" t="inlineStr">
         <is>
           <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="D259" s="3"/>
@@ -13052,54 +13052,56 @@
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C263" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D263" s="3"/>
       <c r="E263" s="6" t="n">
         <v>47815</v>
       </c>
       <c r="F263" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G263" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H263" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I263" s="9"/>
+          <t>- 20714</t>
+        </is>
+      </c>
+      <c r="I263" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J263" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K263" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B264" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C264" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D264" s="3"/>
       <c r="E264" s="6" t="n">
@@ -13271,51 +13273,51 @@
       <c r="C268" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D268" s="3"/>
       <c r="E268" s="6" t="n">
         <v>84782</v>
       </c>
       <c r="F268" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G268" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H268" s="7" t="inlineStr">
         <is>
           <t>- 13397</t>
         </is>
       </c>
       <c r="I268" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J268" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K268" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B269" s="7" t="inlineStr">
         <is>
           <t>B7</t>
         </is>
       </c>
       <c r="C269" s="3" t="inlineStr">
         <is>
           <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="D269" s="3"/>
@@ -13587,51 +13589,51 @@
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>26</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -13661,51 +13663,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>11</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -14068,51 +14070,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -14219,51 +14221,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>A6</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D20" s="3" t="inlineStr">
         <is>
           <t>Логопедія</t>
         </is>
       </c>
       <c r="E20" s="6" t="n">
         <v>33</v>
       </c>
       <c r="F20" s="6" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
@@ -14323,51 +14325,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E23" s="6" t="n">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>9</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
@@ -14698,54 +14700,54 @@
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="F34" s="6" t="n">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -14764,51 +14766,51 @@
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F36" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>E1</t>
         </is>
       </c>
@@ -15032,87 +15034,87 @@
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="F44" s="6" t="n">
         <v>127</v>
       </c>
       <c r="G44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F45" s="6" t="n">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="G45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -15176,54 +15178,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D48" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E48" s="6" t="n">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F48" s="6" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -15435,51 +15437,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D55" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E55" s="6" t="n">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F55" s="6" t="n">
         <v>22</v>
       </c>
       <c r="G55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -15993,51 +15995,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D70" s="3" t="inlineStr">
         <is>
           <t>Логопедія</t>
         </is>
       </c>
       <c r="E70" s="6" t="n">
         <v>86</v>
       </c>
       <c r="F70" s="6" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B71" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
@@ -16122,87 +16124,87 @@
       <c r="H73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="F74" s="6" t="n">
         <v>41</v>
       </c>
       <c r="G74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D75" s="3"/>
       <c r="E75" s="6" t="n">
         <v>18</v>
       </c>
       <c r="F75" s="6" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
           <t>027</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Музеєзнавство, пам’яткознавство</t>
@@ -16287,51 +16289,51 @@
       <c r="H78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F79" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
           <t>034</t>
         </is>
       </c>
@@ -16501,150 +16503,150 @@
       <c r="H84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B85" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F85" s="6" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B86" s="7" t="inlineStr">
         <is>
           <t>052</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B87" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="6" t="n">
         <v>151</v>
       </c>
       <c r="F87" s="6" t="n">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="G87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B88" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="6" t="n">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="F88" s="6" t="n">
         <v>19</v>
       </c>
       <c r="G88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
@@ -16864,51 +16866,51 @@
       <c r="H95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B96" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D96" s="3"/>
       <c r="E96" s="6" t="n">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F96" s="6" t="n">
         <v>7</v>
       </c>
       <c r="G96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B97" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
@@ -16934,51 +16936,51 @@
       <c r="H97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B98" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D98" s="3"/>
       <c r="E98" s="6" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B99" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
@@ -17653,51 +17655,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B118" s="7" t="inlineStr">
         <is>
           <t>A6</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D118" s="3" t="inlineStr">
         <is>
           <t>Логопедія</t>
         </is>
       </c>
       <c r="E118" s="6" t="n">
         <v>27</v>
       </c>
       <c r="F118" s="6" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B119" s="7" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
@@ -18065,51 +18067,51 @@
       <c r="I129" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B130" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="6" t="n">
         <v>10</v>
       </c>
       <c r="F130" s="6" t="n">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="G130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B131" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -18734,51 +18736,51 @@
       <c r="H149" s="6" t="n">
         <v>4</v>
       </c>
       <c r="I149" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B150" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C150" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D150" s="3"/>
       <c r="E150" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F150" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G150" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H150" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B151" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>