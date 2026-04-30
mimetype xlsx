--- v1 (2026-02-08)
+++ v2 (2026-04-30)
@@ -963,90 +963,90 @@
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
         <is>
           <t>Лікар-стоматолог</t>
         </is>
       </c>
       <c r="F6" s="6" t="n">
         <v>260</v>
       </c>
       <c r="G6" s="7" t="inlineStr">
         <is>
           <t>УД 05003409</t>
         </is>
       </c>
       <c r="H6" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.04.2021 № 49-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="3" t="inlineStr">
         <is>
           <t>Лікар</t>
         </is>
       </c>
       <c r="F7" s="6" t="n">
         <v>1075</v>
       </c>
       <c r="G7" s="7" t="inlineStr">
         <is>
           <t>УД 05003411</t>
         </is>
       </c>
       <c r="H7" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.04.2021 № 49-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="3" t="inlineStr">
@@ -1078,51 +1078,51 @@
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>228</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Педіатрія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>Лікар-педіатр</t>
         </is>
       </c>
       <c r="F9" s="6" t="n">
         <v>50</v>
       </c>
       <c r="G9" s="7" t="inlineStr">
         <is>
           <t>УД 05003412</t>
         </is>
       </c>
       <c r="H9" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I9" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.04.2021 № 49-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>I1</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="3" t="inlineStr">
@@ -2145,96 +2145,96 @@
       <c r="E2" s="6" t="n">
         <v>1033</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Лікар-стоматолог</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
           <t>УД 05003409</t>
         </is>
       </c>
       <c r="K2" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>701</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Лікар</t>
         </is>
       </c>
       <c r="G3" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t>УД 05003411</t>
         </is>
       </c>
       <c r="K3" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>529</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Провізор</t>
@@ -2323,51 +2323,51 @@
       <c r="E6" s="6" t="n">
         <v>34149</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Лікар-педіатр</t>
         </is>
       </c>
       <c r="G6" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t>УД 05003412</t>
         </is>
       </c>
       <c r="K6" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>48546</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування у галузі охорони здоров'я</t>
@@ -2403,54 +2403,56 @@
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>67694</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування у галузі охорони здоров'я</t>
         </is>
       </c>
       <c r="G8" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I8" s="9"/>
+          <t>- 20516</t>
+        </is>
+      </c>
+      <c r="I8" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>I1</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
@@ -2932,51 +2934,51 @@
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>I3</t>
         </is>
       </c>
@@ -3035,84 +3037,84 @@
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
@@ -3141,51 +3143,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
         <v>13</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>228</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Педіатрія</t>