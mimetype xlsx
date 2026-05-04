--- v1 (2026-02-08)
+++ v2 (2026-05-04)
@@ -3295,54 +3295,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="8" t="n">
         <v>43582</v>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="G39" s="3"/>
       <c r="H39" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I39" s="9"/>
+          <t>КО 007063</t>
+        </is>
+      </c>
+      <c r="I39" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J39" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K39" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="8" t="n">