--- v2 (2026-03-15)
+++ v3 (2026-05-04)
@@ -359,51 +359,51 @@
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>Населений пункт (місцезнаходження)</t>
         </is>
       </c>
       <c r="B14" s="3" t="inlineStr">
         <is>
           <t>с. Вишня</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
-          <t>вул. Наукова, 1</t>
+          <t>вул. Наукова, 5</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
           <t>+38(032)-364-52-48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>vyshnya@i.ua</t>
         </is>
@@ -2900,117 +2900,117 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -3032,51 +3032,51 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
@@ -3164,51 +3164,51 @@
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I14"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>