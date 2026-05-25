--- v2 (2026-02-22)
+++ v3 (2026-05-25)
@@ -1764,185 +1764,187 @@
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
         <v>73946</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="8" t="inlineStr">
         <is>
-          <t>ДО 005426</t>
+          <t>ДО 007112</t>
         </is>
       </c>
       <c r="I13" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J13" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Дизайн костюму</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
         <v>81639</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="8" t="inlineStr">
         <is>
-          <t>ДО 005427</t>
+          <t>ДО 007113</t>
         </is>
       </c>
       <c r="I14" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J14" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
         <v>73932</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="8" t="inlineStr">
         <is>
-          <t>ДО 005428</t>
+          <t>ДО 007114</t>
         </is>
       </c>
       <c r="I15" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J15" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Декоративне мистецтво та ремесла</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>73959</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I16" s="9"/>
+          <t>ДО 006944</t>
+        </is>
+      </c>
+      <c r="I16" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J16" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">