--- v1 (2026-03-03)
+++ v2 (2026-05-01)
@@ -733,51 +733,51 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="F2" s="6" t="n">
-        <v>60</v>
+        <v>150</v>
       </c>
       <c r="G2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="H2" s="9"/>
       <c r="I2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 09.04.2025 № 30-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
@@ -854,54 +854,56 @@
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="F5" s="6" t="n">
         <v>30</v>
       </c>
       <c r="G5" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H5" s="9"/>
+          <t> 20640</t>
+        </is>
+      </c>
+      <c r="H5" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 03.05.2024 № 292-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I5"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K9"/>
   <sheetViews>
@@ -988,55 +990,55 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>25768</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
-          <t>- 12790</t>
+          <t>- 20564</t>
         </is>
       </c>
       <c r="I2" s="9" t="n">
-        <v>46170</v>
+        <v>46498</v>
       </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D3" s="3"/>
@@ -1238,54 +1240,56 @@
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
         <v>52330</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="G8" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I8" s="9"/>
+          <t>- 20640</t>
+        </is>
+      </c>
+      <c r="I8" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
@@ -1397,221 +1401,221 @@
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>16</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
         <v>42</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>I9</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Громадське здоров'я</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>5</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>9</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>3</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>7</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>229</t>
         </is>
       </c>