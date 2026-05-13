--- v1 (2026-02-10)
+++ v2 (2026-05-13)
@@ -2351,133 +2351,133 @@
           <t>Економіка</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>32899</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t>УД 09012955</t>
         </is>
       </c>
       <c r="K2" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>32900</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t>УД 09012957</t>
         </is>
       </c>
       <c r="K3" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>32901</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="8" t="inlineStr">
         <is>
           <t>УД 09012956</t>
         </is>
       </c>
       <c r="K4" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>73781</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
@@ -3854,51 +3854,51 @@
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>10</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
@@ -3950,51 +3950,51 @@
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>14</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
@@ -4185,51 +4185,51 @@
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>