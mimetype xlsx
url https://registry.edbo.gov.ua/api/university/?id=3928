--- v2 (2026-02-08)
+++ v3 (2026-05-10)
@@ -3075,51 +3075,51 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>8</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G2</t>
         </is>
       </c>
@@ -3141,51 +3141,51 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>5</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
@@ -3207,117 +3207,117 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>9</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
@@ -3405,87 +3405,87 @@
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>183</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F16" s="8" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I16"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">