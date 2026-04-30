--- v0 (2025-10-24)
+++ v1 (2026-04-30)
@@ -2728,51 +2728,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E11" s="8" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>